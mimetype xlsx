--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -74,58 +74,58 @@
     <xf borderId="0" xfId="0" numFmtId="0" fontId="0" fillId="0"/>
     <xf borderId="1" xfId="0" numFmtId="0" fontId="0" fillId="0"/>
     <xf borderId="0" xfId="0" numFmtId="14" fontId="0" fillId="0" applyNumberFormat="1"/>
     <xf fillId="2" fontId="0" numFmtId="0" borderId="0" applyFill="1" applyFont="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf fillId="0" fontId="0" numFmtId="102" borderId="0" applyFill="0" applyFont="0" applyNumberFormat="1" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="24.200000000000003"/>
-    <col min="2" max="2" bestFit="1" customWidth="1" width="92.4"/>
+    <col min="2" max="2" bestFit="1" customWidth="1" width="73.7"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="12.100000000000001"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="14.3"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="14.3"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="9.9"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="20.900000000000002"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="20.900000000000002"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="9.9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Course Abbreviation</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Course Title</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Platform</t>
         </is>
       </c>
@@ -141,402 +141,312 @@
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Length</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Format</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>ENWLSI</t>
+          <t>ECMS</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Implementing Cisco Enterprise Wireless Networks v2.0</t>
+          <t>Engineering Cisco Meraki Solutions</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>9/21/26</t>
+          <t>11/2/26</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>9/25/26</t>
+          <t>11/5/26</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>5 Days</t>
+          <t>4 Days</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I2" s="4" t="n">
-        <v>4295.0</v>
+        <v>3795.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>CLCOR-HC</t>
+          <t>IBNTRN</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Implementing and Operating Cisco Collaboration Core Technologies Hybrid and Cloud</t>
+          <t>Transforming to a Cisco Intent-Based Network v2.X</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/9/26</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/13/26</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I3" s="4" t="n">
-        <v>4395.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>ENARSI</t>
+          <t>SDWOTS</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Implementing Cisco Enterprise Advanced Routing and Services</t>
+          <t>Cisco SD-WAN Operations, Troubleshooting, and Best Practices</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>9/28/26</t>
+          <t>11/16/26</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>10/2/26</t>
+          <t>11/20/26</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I4" s="4" t="n">
-        <v>4295.0</v>
+        <v>4495.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>C98WF6</t>
+          <t>SISE 5.x</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t> Configuring Cisco Catalyst 9800 and Intro to Wi-Fi 6 v2.0</t>
+          <t>Implementing and Configuring Cisco Identity Services Engine v5.x</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>10/19/26</t>
+          <t>11/23/26</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>10/21/26</t>
+          <t>11/27/26</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>3 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I5" s="4" t="n">
-        <v>3395.0</v>
+        <v>4395.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>ECMS</t>
+          <t>MNDFC</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Engineering Cisco Meraki Solutions</t>
+          <t>Managing LAN Networks with Cisco Nexus Dashboard</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>11/2/26</t>
+          <t>12/7/26</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>11/5/26</t>
+          <t>12/11/26</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>4 Days</t>
+          <t>5 Days</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I6" s="4" t="n">
-        <v>3795.0</v>
+        <v>4495.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>SDWOTS</t>
+          <t>WLCOR</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Cisco SD-WAN Operations, Troubleshooting, and Best Practices</t>
+          <t>Implementing and Operating Cisco Wireless Core Technologies</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Cisco</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>11/16/26</t>
+          <t>12/14/26</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>11/20/26</t>
+          <t>12/18/26</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>5 Days</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Live Online EMEA</t>
         </is>
       </c>
       <c r="I7" s="4" t="n">
-        <v>4495.0</v>
-[...43 lines deleted...]
-      <c r="I8" s="4" t="n">
         <v>4395.0</v>
-      </c>
-[...43 lines deleted...]
-        <v>4495.0</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>